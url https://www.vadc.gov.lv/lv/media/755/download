--- v0 (2025-12-08)
+++ v1 (2026-11-07)
@@ -1,67 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00AA6C88" w:rsidRDefault="00AA6C88" w:rsidP="00D45E3C">
+    <w:p w14:paraId="25580EC2" w14:textId="77777777" w:rsidR="00AA6C88" w:rsidRDefault="00AA6C88" w:rsidP="00D45E3C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="0073039B" w:rsidRPr="002904A6" w:rsidRDefault="001E7981" w:rsidP="00D45E3C">
+    <w:p w14:paraId="3E3AF2CE" w14:textId="77777777" w:rsidR="0073039B" w:rsidRPr="002904A6" w:rsidRDefault="001E7981" w:rsidP="00D45E3C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Asins kabineta z</w:t>
       </w:r>
       <w:r w:rsidR="009E6168" w:rsidRPr="002904A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -75,103 +77,103 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>nevēlamu notikumu (NN)</w:t>
       </w:r>
       <w:r w:rsidR="006541F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> *</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="7088"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E6168" w:rsidRPr="002904A6" w:rsidTr="00823EFF">
+      <w:tr w:rsidR="009E6168" w:rsidRPr="002904A6" w14:paraId="3131B55C" w14:textId="77777777" w:rsidTr="00823EFF">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E6168" w:rsidRPr="002904A6" w:rsidRDefault="009E6168" w:rsidP="002904A6">
+          <w:p w14:paraId="7681A9DD" w14:textId="77777777" w:rsidR="009E6168" w:rsidRPr="002904A6" w:rsidRDefault="009E6168" w:rsidP="002904A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_Hlk499549097"/>
+            <w:bookmarkStart w:id="0" w:name="_Hlk499549097"/>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ziņotājiestāde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E6168" w:rsidRPr="002904A6" w:rsidRDefault="009E6168" w:rsidP="00CB517F">
+          <w:p w14:paraId="675E8C1A" w14:textId="77777777" w:rsidR="009E6168" w:rsidRPr="002904A6" w:rsidRDefault="009E6168" w:rsidP="00CB517F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text1"/>
+            <w:bookmarkStart w:id="1" w:name="Text1"/>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E341DF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -190,106 +192,106 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E341DF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E341DF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E6168" w:rsidRPr="002904A6" w:rsidTr="00823EFF">
+      <w:tr w:rsidR="009E6168" w:rsidRPr="002904A6" w14:paraId="725E5296" w14:textId="77777777" w:rsidTr="00823EFF">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E6168" w:rsidRPr="00326429" w:rsidRDefault="009E6168" w:rsidP="002904A6">
+          <w:p w14:paraId="5B07642F" w14:textId="77777777" w:rsidR="009E6168" w:rsidRPr="00326429" w:rsidRDefault="009E6168" w:rsidP="002904A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326429">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ziņošanas datums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E6168" w:rsidRPr="002904A6" w:rsidRDefault="009E6168" w:rsidP="00CB517F">
+          <w:p w14:paraId="459B5024" w14:textId="77777777" w:rsidR="009E6168" w:rsidRPr="002904A6" w:rsidRDefault="009E6168" w:rsidP="00CB517F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Text3"/>
+            <w:bookmarkStart w:id="2" w:name="Text3"/>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -308,115 +310,115 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:t>(datums, mēnesis, gads)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C0729" w:rsidRPr="002904A6" w:rsidTr="00907F5F">
+      <w:tr w:rsidR="002C0729" w:rsidRPr="002904A6" w14:paraId="70FB97FE" w14:textId="77777777" w:rsidTr="00907F5F">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002C0729" w:rsidRPr="002904A6" w:rsidRDefault="00907F5F" w:rsidP="002904A6">
+          <w:p w14:paraId="279338B5" w14:textId="77777777" w:rsidR="002C0729" w:rsidRPr="002904A6" w:rsidRDefault="00907F5F" w:rsidP="002904A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NN</w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002C0729" w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>konstatēšanas datums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002C0729" w:rsidRPr="002904A6" w:rsidRDefault="002C0729" w:rsidP="00CB517F">
+          <w:p w14:paraId="55F3471A" w14:textId="77777777" w:rsidR="002C0729" w:rsidRPr="002904A6" w:rsidRDefault="002C0729" w:rsidP="00CB517F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -468,87 +470,87 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:t>(datums, mēnesis, gads)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C0729" w:rsidRPr="002904A6" w:rsidTr="00907F5F">
+      <w:tr w:rsidR="002C0729" w:rsidRPr="002904A6" w14:paraId="50DB2C14" w14:textId="77777777" w:rsidTr="00907F5F">
         <w:trPr>
           <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002C0729" w:rsidRPr="002904A6" w:rsidRDefault="00907F5F" w:rsidP="002904A6">
+          <w:p w14:paraId="7F02EC85" w14:textId="77777777" w:rsidR="002C0729" w:rsidRPr="002904A6" w:rsidRDefault="00907F5F" w:rsidP="002904A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NN apraksts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002C0729" w:rsidRPr="002904A6" w:rsidRDefault="00907F5F" w:rsidP="00CB517F">
+          <w:p w14:paraId="2E38B742" w14:textId="77777777" w:rsidR="002C0729" w:rsidRPr="002904A6" w:rsidRDefault="00907F5F" w:rsidP="00CB517F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -590,87 +592,209 @@
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C0729" w:rsidRPr="002904A6" w:rsidTr="00326429">
+      <w:tr w:rsidR="007D4AFC" w:rsidRPr="002904A6" w14:paraId="64E40AC7" w14:textId="77777777" w:rsidTr="00907F5F">
+        <w:trPr>
+          <w:trHeight w:val="1417"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF41E3A" w14:textId="46DE9EBB" w:rsidR="007D4AFC" w:rsidRPr="00711E80" w:rsidRDefault="007D4AFC" w:rsidP="002904A6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00711E80">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pasākumi, kas tika veikti nekavējoties</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7088" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22384CB9" w14:textId="34EEBFE4" w:rsidR="007D4AFC" w:rsidRPr="002904A6" w:rsidRDefault="007D4AFC" w:rsidP="00CB517F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002904A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="002904A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="002904A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002904A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="002904A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002904A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002904A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002904A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002904A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002904A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C0729" w:rsidRPr="002904A6" w14:paraId="1E6E5D37" w14:textId="77777777" w:rsidTr="00326429">
         <w:trPr>
           <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002C0729" w:rsidRPr="00907F5F" w:rsidRDefault="00907F5F" w:rsidP="002904A6">
+          <w:p w14:paraId="0336D196" w14:textId="77777777" w:rsidR="002C0729" w:rsidRPr="00907F5F" w:rsidRDefault="00907F5F" w:rsidP="002904A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00907F5F">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NN izraisītās un/vai iespējamās sekas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002C0729" w:rsidRPr="002904A6" w:rsidRDefault="00907F5F" w:rsidP="002E4968">
+          <w:p w14:paraId="6913248E" w14:textId="77777777" w:rsidR="002C0729" w:rsidRPr="002904A6" w:rsidRDefault="00907F5F" w:rsidP="002E4968">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -713,87 +837,87 @@
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00907F5F" w:rsidRPr="002904A6" w:rsidTr="00326429">
+      <w:tr w:rsidR="00907F5F" w:rsidRPr="002904A6" w14:paraId="42A3C6D5" w14:textId="77777777" w:rsidTr="00326429">
         <w:trPr>
           <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00907F5F" w:rsidRPr="00907F5F" w:rsidRDefault="00907F5F" w:rsidP="002904A6">
+          <w:p w14:paraId="0AFADA9B" w14:textId="77777777" w:rsidR="00907F5F" w:rsidRPr="00907F5F" w:rsidRDefault="00907F5F" w:rsidP="002904A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00907F5F">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Iespējamais(-ie) NN cēlonis (-ņi):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00907F5F" w:rsidRPr="002904A6" w:rsidRDefault="00907F5F" w:rsidP="002E4968">
+          <w:p w14:paraId="54A114B2" w14:textId="77777777" w:rsidR="00907F5F" w:rsidRPr="002904A6" w:rsidRDefault="00907F5F" w:rsidP="002E4968">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -837,175 +961,226 @@
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006541F0" w:rsidRPr="00FD600F" w:rsidRDefault="006541F0" w:rsidP="006541F0">
+    <w:p w14:paraId="200FAEE0" w14:textId="2AD5ABBA" w:rsidR="006541F0" w:rsidRPr="00FD600F" w:rsidRDefault="006541F0" w:rsidP="006541F0">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk499548907"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk499548907"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00FD600F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">* - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nevēlami notikumi</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD600F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, kas </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>saskaņā ar MK noteikumiem Nr. 1073 nav definējama kā “nopietni nevēlami notikumi”</w:t>
       </w:r>
+      <w:r w:rsidR="00B4478C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B4478C" w:rsidRPr="00711E80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Par </w:t>
+      </w:r>
+      <w:r w:rsidR="00B4478C" w:rsidRPr="00711E80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nopietniem</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4478C" w:rsidRPr="00711E80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nevēlamiem notikumiem ziņo </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00B4478C" w:rsidRPr="00711E80">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://dati.zva.gov.lv/biovg/</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:p w:rsidR="009E6168" w:rsidRDefault="009E6168" w:rsidP="00E341DF">
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="14B48485" w14:textId="77777777" w:rsidR="009E6168" w:rsidRDefault="009E6168" w:rsidP="00E341DF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00326429" w:rsidRPr="00326429" w:rsidRDefault="00326429" w:rsidP="00E341DF">
+    <w:p w14:paraId="6C4C9E2F" w14:textId="77777777" w:rsidR="00326429" w:rsidRPr="00326429" w:rsidRDefault="00326429" w:rsidP="00E341DF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="4570"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="2235"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00326429" w:rsidRPr="002904A6" w:rsidTr="003D145B">
+      <w:tr w:rsidR="00326429" w:rsidRPr="002904A6" w14:paraId="6C939BDD" w14:textId="77777777" w:rsidTr="003D145B">
         <w:trPr>
           <w:trHeight w:val="366"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00326429" w:rsidRPr="002904A6" w:rsidRDefault="00326429" w:rsidP="003D145B">
+          <w:p w14:paraId="525D4FEF" w14:textId="77777777" w:rsidR="00326429" w:rsidRPr="002904A6" w:rsidRDefault="00326429" w:rsidP="003D145B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Kontaktpersona </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4570" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00326429" w:rsidRPr="002904A6" w:rsidRDefault="00326429" w:rsidP="003D145B">
+          <w:p w14:paraId="60D05C2A" w14:textId="77777777" w:rsidR="00326429" w:rsidRPr="002904A6" w:rsidRDefault="00326429" w:rsidP="003D145B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1052,69 +1227,69 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00326429" w:rsidRPr="002904A6" w:rsidRDefault="00326429" w:rsidP="003D145B">
+          <w:p w14:paraId="346C9704" w14:textId="77777777" w:rsidR="00326429" w:rsidRPr="002904A6" w:rsidRDefault="00326429" w:rsidP="003D145B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00326429" w:rsidRPr="002904A6" w:rsidRDefault="00326429" w:rsidP="003D145B">
+          <w:p w14:paraId="44EA538A" w14:textId="77777777" w:rsidR="00326429" w:rsidRPr="002904A6" w:rsidRDefault="00326429" w:rsidP="003D145B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1157,360 +1332,432 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00326429" w:rsidRPr="002904A6" w:rsidTr="003D145B">
+      <w:tr w:rsidR="00326429" w:rsidRPr="002904A6" w14:paraId="5087E2A0" w14:textId="77777777" w:rsidTr="003D145B">
         <w:trPr>
           <w:trHeight w:val="366"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00326429" w:rsidRPr="002904A6" w:rsidRDefault="00326429" w:rsidP="003D145B">
+          <w:p w14:paraId="75CF591B" w14:textId="77777777" w:rsidR="00326429" w:rsidRPr="002904A6" w:rsidRDefault="00326429" w:rsidP="003D145B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00326429" w:rsidRPr="002904A6" w:rsidRDefault="00326429" w:rsidP="003D145B">
+          <w:p w14:paraId="2E9A4956" w14:textId="7FBE956E" w:rsidR="00326429" w:rsidRPr="002904A6" w:rsidRDefault="00326429" w:rsidP="003D145B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
-              <w:t>(v. uzvārds)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00711E80">
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002904A6">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00711E80">
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002904A6">
+              <w:t>zvārds)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00326429" w:rsidRPr="002904A6" w:rsidRDefault="00326429" w:rsidP="003D145B">
+          <w:p w14:paraId="6FFC2AB3" w14:textId="77777777" w:rsidR="00326429" w:rsidRPr="002904A6" w:rsidRDefault="00326429" w:rsidP="003D145B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00326429" w:rsidRPr="002904A6" w:rsidRDefault="00326429" w:rsidP="003D145B">
+          <w:p w14:paraId="37FF19A7" w14:textId="77777777" w:rsidR="00326429" w:rsidRPr="002904A6" w:rsidRDefault="00326429" w:rsidP="003D145B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:t>tālrunis</w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00326429" w:rsidRPr="00E341DF" w:rsidRDefault="00326429" w:rsidP="00E341DF">
+    <w:p w14:paraId="434999AB" w14:textId="77777777" w:rsidR="00711E80" w:rsidRPr="00E341DF" w:rsidRDefault="00711E80" w:rsidP="00E341DF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00326429" w:rsidRPr="00E341DF" w:rsidSect="004B63E0">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidR="00711E80" w:rsidRPr="00E341DF" w:rsidSect="00711E80">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="397" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="397" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A76C5C" w:rsidRDefault="00A76C5C" w:rsidP="002059FA">
+    <w:p w14:paraId="7521B0C7" w14:textId="77777777" w:rsidR="00E61C27" w:rsidRDefault="00E61C27" w:rsidP="002059FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A76C5C" w:rsidRDefault="00A76C5C" w:rsidP="002059FA">
+    <w:p w14:paraId="78A831A0" w14:textId="77777777" w:rsidR="00E61C27" w:rsidRDefault="00E61C27" w:rsidP="002059FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="002059FA" w:rsidRPr="002059FA" w:rsidRDefault="002059FA" w:rsidP="002059FA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44F17FE1" w14:textId="77777777" w:rsidR="00711E80" w:rsidRDefault="00711E80">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F5BFF1A" w14:textId="77777777" w:rsidR="002059FA" w:rsidRPr="002059FA" w:rsidRDefault="002059FA" w:rsidP="002059FA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D156AA4" w14:textId="77777777" w:rsidR="00711E80" w:rsidRDefault="00711E80">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A76C5C" w:rsidRDefault="00A76C5C" w:rsidP="002059FA">
+    <w:p w14:paraId="479D12EC" w14:textId="77777777" w:rsidR="00E61C27" w:rsidRDefault="00E61C27" w:rsidP="002059FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A76C5C" w:rsidRDefault="00A76C5C" w:rsidP="002059FA">
+    <w:p w14:paraId="40F56704" w14:textId="77777777" w:rsidR="00E61C27" w:rsidRDefault="00E61C27" w:rsidP="002059FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="002059FA" w:rsidRPr="00733987" w:rsidRDefault="002059FA" w:rsidP="002059FA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0069BED6" w14:textId="77777777" w:rsidR="00711E80" w:rsidRDefault="00711E80">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="514AC930" w14:textId="5BAE9FFD" w:rsidR="002059FA" w:rsidRPr="00815D76" w:rsidRDefault="002059FA" w:rsidP="002059FA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00733987">
+    <w:r w:rsidRPr="00815D76">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Nr. V-</w:t>
     </w:r>
-    <w:r w:rsidR="00575A00" w:rsidRPr="00733987">
+    <w:r w:rsidR="00575A00" w:rsidRPr="00815D76">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>42</w:t>
     </w:r>
-    <w:r w:rsidR="004B63E0" w:rsidRPr="00733987">
+    <w:r w:rsidR="004B63E0" w:rsidRPr="00815D76">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="009F0425" w:rsidRPr="00815D76">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/01</w:t>
     </w:r>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="1728636285"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="004B63E0" w:rsidRPr="00733987" w:rsidRDefault="00733987" w:rsidP="002059FA">
+      <w:p w14:paraId="3D151645" w14:textId="45C7E91B" w:rsidR="004B63E0" w:rsidRPr="00733987" w:rsidRDefault="00815D76" w:rsidP="002059FA">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="00733987">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>lpp.</w:t>
+          <w:t>L</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00733987" w:rsidRPr="00733987">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>pp.</w:t>
+        </w:r>
+        <w:r w:rsidR="00733987">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="004B63E0" w:rsidRPr="00733987">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="004B63E0" w:rsidRPr="00733987">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidR="004B63E0" w:rsidRPr="00733987">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00733987">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="004B63E0" w:rsidRPr="00733987">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidR="004B63E0" w:rsidRPr="00733987">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> no </w:t>
@@ -1520,497 +1767,582 @@
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="004B63E0" w:rsidRPr="00733987">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
         </w:r>
         <w:r w:rsidR="004B63E0" w:rsidRPr="00733987">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00733987">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="004B63E0" w:rsidRPr="00733987">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
-      <w:p w:rsidR="004B63E0" w:rsidRPr="004B63E0" w:rsidRDefault="00A76C5C" w:rsidP="002059FA">
+      <w:p w14:paraId="6D043B1E" w14:textId="77777777" w:rsidR="004B63E0" w:rsidRPr="004B63E0" w:rsidRDefault="00E61C27" w:rsidP="002059FA">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1043"/>
       <w:gridCol w:w="1843"/>
       <w:gridCol w:w="2111"/>
       <w:gridCol w:w="1843"/>
-      <w:gridCol w:w="1949"/>
+      <w:gridCol w:w="2799"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00907F5F" w:rsidRPr="00907F5F" w:rsidTr="00AB22CA">
+    <w:tr w:rsidR="00907F5F" w:rsidRPr="00907F5F" w14:paraId="5AB74D72" w14:textId="77777777" w:rsidTr="009F0425">
       <w:trPr>
         <w:trHeight w:val="168"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="974" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="1043" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00907F5F" w:rsidRPr="00907F5F" w:rsidRDefault="00907F5F" w:rsidP="00907F5F">
+        <w:p w14:paraId="565CD6DF" w14:textId="77777777" w:rsidR="00907F5F" w:rsidRPr="00907F5F" w:rsidRDefault="00907F5F" w:rsidP="00907F5F">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="5" w:name="_Hlk499549130"/>
+          <w:bookmarkStart w:id="4" w:name="_Hlk499549130"/>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00907F5F">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Reģ.Nr.:</w:t>
+            <w:t>Reģ.Nr</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00907F5F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>.:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1843" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="00907F5F" w:rsidRPr="00907F5F" w:rsidRDefault="00907F5F" w:rsidP="00907F5F">
+        <w:p w14:paraId="42AC1549" w14:textId="77777777" w:rsidR="00907F5F" w:rsidRPr="00907F5F" w:rsidRDefault="00907F5F" w:rsidP="00907F5F">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2111" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="00907F5F" w:rsidRPr="00907F5F" w:rsidRDefault="00907F5F" w:rsidP="00907F5F">
+        <w:p w14:paraId="5EB9570D" w14:textId="77777777" w:rsidR="00907F5F" w:rsidRPr="00907F5F" w:rsidRDefault="00907F5F" w:rsidP="007D4AFC">
           <w:pPr>
             <w:pStyle w:val="Header"/>
+            <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00907F5F">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>NN reģ. datums:</w:t>
+            <w:t xml:space="preserve">NN </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00907F5F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>reģ</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00907F5F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>. datums:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1843" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="00907F5F" w:rsidRPr="00907F5F" w:rsidRDefault="00907F5F" w:rsidP="00907F5F">
+        <w:p w14:paraId="074D7D25" w14:textId="77777777" w:rsidR="00907F5F" w:rsidRPr="00907F5F" w:rsidRDefault="00907F5F" w:rsidP="00907F5F">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1949" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="2799" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00907F5F" w:rsidRPr="00907F5F" w:rsidRDefault="00907F5F" w:rsidP="00907F5F">
+        <w:p w14:paraId="42C6ABBD" w14:textId="77777777" w:rsidR="00907F5F" w:rsidRPr="00907F5F" w:rsidRDefault="00907F5F" w:rsidP="00907F5F">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00907F5F" w:rsidRPr="00041A9D" w:rsidTr="00AB22CA">
+    <w:tr w:rsidR="00907F5F" w:rsidRPr="00041A9D" w14:paraId="2EACEBC3" w14:textId="77777777" w:rsidTr="009F0425">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="974" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="1043" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00907F5F" w:rsidRPr="00041A9D" w:rsidRDefault="00907F5F" w:rsidP="00907F5F">
+        <w:p w14:paraId="4522FBCF" w14:textId="77777777" w:rsidR="00907F5F" w:rsidRPr="00041A9D" w:rsidRDefault="00907F5F" w:rsidP="00907F5F">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1843" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="00907F5F" w:rsidRPr="00041A9D" w:rsidRDefault="00907F5F" w:rsidP="00907F5F">
+        <w:p w14:paraId="6A231587" w14:textId="77777777" w:rsidR="00907F5F" w:rsidRPr="00041A9D" w:rsidRDefault="00907F5F" w:rsidP="00907F5F">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00041A9D">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>Nr.p.k./gg./NN</w:t>
+            <w:t>Nr.p.k</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00041A9D">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>./</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00041A9D">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>gg</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00041A9D">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>./NN</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2111" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="00907F5F" w:rsidRPr="00041A9D" w:rsidRDefault="00907F5F" w:rsidP="00907F5F">
+        <w:p w14:paraId="5EFDDA5F" w14:textId="77777777" w:rsidR="00907F5F" w:rsidRPr="00041A9D" w:rsidRDefault="00907F5F" w:rsidP="00907F5F">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1843" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="00907F5F" w:rsidRPr="00041A9D" w:rsidRDefault="00907F5F" w:rsidP="00907F5F">
+        <w:p w14:paraId="4BAF51CB" w14:textId="77777777" w:rsidR="00907F5F" w:rsidRPr="00041A9D" w:rsidRDefault="00907F5F" w:rsidP="00907F5F">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00041A9D">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i/>
               <w:color w:val="7F7F7F"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>dd.mm.gggg.</w:t>
+            <w:t>dd.mm.gggg</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00041A9D">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:color w:val="7F7F7F"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1949" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="2799" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00907F5F" w:rsidRPr="00041A9D" w:rsidRDefault="00907F5F" w:rsidP="00907F5F">
+        <w:p w14:paraId="1FE1A613" w14:textId="77777777" w:rsidR="00907F5F" w:rsidRPr="00041A9D" w:rsidRDefault="00907F5F" w:rsidP="00907F5F">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00907F5F" w:rsidRPr="00907F5F" w:rsidTr="00AB22CA">
+    <w:tr w:rsidR="00907F5F" w:rsidRPr="00907F5F" w14:paraId="5BF496AB" w14:textId="77777777" w:rsidTr="009F0425">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="8720" w:type="dxa"/>
+          <w:tcW w:w="9639" w:type="dxa"/>
           <w:gridSpan w:val="5"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="00907F5F" w:rsidRPr="00907F5F" w:rsidRDefault="00907F5F" w:rsidP="00907F5F">
+        <w:p w14:paraId="3ADD6EE8" w14:textId="77777777" w:rsidR="00907F5F" w:rsidRPr="00907F5F" w:rsidRDefault="00907F5F" w:rsidP="00907F5F">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:pBdr>
               <w:bottom w:val="single" w:sz="2" w:space="1" w:color="auto"/>
             </w:pBdr>
             <w:spacing w:before="120"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i/>
               <w:color w:val="808080"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i/>
               <w:color w:val="808080"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>(a</w:t>
           </w:r>
           <w:r w:rsidRPr="00907F5F">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i/>
               <w:color w:val="808080"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>izpilda Valsts asinsdonoru centra Kvalitātes un risku vadības departaments</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i/>
               <w:color w:val="808080"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="4"/>
   </w:tbl>
-  <w:p w:rsidR="00907F5F" w:rsidRPr="002059FA" w:rsidRDefault="00907F5F" w:rsidP="002059FA">
+  <w:p w14:paraId="5144F689" w14:textId="77777777" w:rsidR="00907F5F" w:rsidRPr="002059FA" w:rsidRDefault="00907F5F" w:rsidP="002059FA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="142C89D5" w14:textId="77777777" w:rsidR="00711E80" w:rsidRDefault="00711E80">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F63AC"/>
     <w:rsid w:val="000477A9"/>
+    <w:rsid w:val="00140047"/>
+    <w:rsid w:val="00167075"/>
     <w:rsid w:val="001E7981"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002904A6"/>
     <w:rsid w:val="002C0729"/>
     <w:rsid w:val="002E4968"/>
     <w:rsid w:val="00326429"/>
     <w:rsid w:val="00446D60"/>
     <w:rsid w:val="00466A47"/>
     <w:rsid w:val="004B63E0"/>
     <w:rsid w:val="004E4B59"/>
     <w:rsid w:val="00513BDA"/>
     <w:rsid w:val="00575A00"/>
     <w:rsid w:val="00624028"/>
     <w:rsid w:val="006541F0"/>
     <w:rsid w:val="00666378"/>
+    <w:rsid w:val="006D27B5"/>
+    <w:rsid w:val="00711E80"/>
     <w:rsid w:val="0073039B"/>
     <w:rsid w:val="00733987"/>
     <w:rsid w:val="00781ED0"/>
+    <w:rsid w:val="007D4AFC"/>
+    <w:rsid w:val="00815D76"/>
     <w:rsid w:val="00823EFF"/>
+    <w:rsid w:val="00904CA8"/>
     <w:rsid w:val="00907F5F"/>
     <w:rsid w:val="009E6168"/>
+    <w:rsid w:val="009F0425"/>
     <w:rsid w:val="009F63AC"/>
-    <w:rsid w:val="00A76C5C"/>
     <w:rsid w:val="00AA6C88"/>
+    <w:rsid w:val="00B4478C"/>
     <w:rsid w:val="00CA5E25"/>
-    <w:rsid w:val="00CF3771"/>
     <w:rsid w:val="00CF6626"/>
     <w:rsid w:val="00D45E3C"/>
     <w:rsid w:val="00DC7B24"/>
+    <w:rsid w:val="00E15AAF"/>
     <w:rsid w:val="00E341DF"/>
+    <w:rsid w:val="00E61C27"/>
     <w:rsid w:val="00EC75D0"/>
     <w:rsid w:val="00F2586F"/>
     <w:rsid w:val="00F46630"/>
     <w:rsid w:val="00FD0CD5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="5D4ADC55"/>
   <w15:docId w15:val="{B2398118-0434-4029-A0FB-43708B645F41}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2072,98 +2404,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -2340,51 +2675,50 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link Error" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2471,63 +2805,74 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA5E25"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA5E25"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B4478C"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.zva.gov.lv/biovg/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2780,82 +3125,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{169D135B-EB65-4882-880E-431885E0753F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B695403-1BF2-4247-A95D-AF31F1650288}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>84</Words>
-  <Characters>482</Characters>
+  <Words>477</Words>
+  <Characters>273</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>565</CharactersWithSpaces>
+  <CharactersWithSpaces>749</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Evija Kluce</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>