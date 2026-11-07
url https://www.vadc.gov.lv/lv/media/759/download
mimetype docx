--- v0 (2025-12-08)
+++ v1 (2026-11-07)
@@ -1,165 +1,195 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0073039B" w:rsidRPr="002904A6" w:rsidRDefault="00FD600F" w:rsidP="00D45E3C">
+    <w:p w14:paraId="3B505157" w14:textId="71E01C29" w:rsidR="0073039B" w:rsidRPr="002904A6" w:rsidRDefault="00FD600F" w:rsidP="00D45E3C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Asins kabineta z</w:t>
       </w:r>
       <w:r w:rsidR="009E6168" w:rsidRPr="002904A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>iņojums par blakn</w:t>
+        <w:t xml:space="preserve">iņojums </w:t>
       </w:r>
-      <w:r w:rsidR="000477A9">
+      <w:r w:rsidR="009E6168" w:rsidRPr="00D83AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">par </w:t>
+      </w:r>
+      <w:r w:rsidR="007E2F9A" w:rsidRPr="00D83AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vieglu </w:t>
+      </w:r>
+      <w:r w:rsidR="009E6168" w:rsidRPr="00D83AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>blakn</w:t>
+      </w:r>
+      <w:r w:rsidR="000477A9" w:rsidRPr="00D83AC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D83AC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> *</w:t>
+        <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="7088"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E6168" w:rsidRPr="002904A6" w:rsidTr="00823EFF">
+      <w:tr w:rsidR="009E6168" w:rsidRPr="002904A6" w14:paraId="07EF69AC" w14:textId="77777777" w:rsidTr="00823EFF">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E6168" w:rsidRPr="002904A6" w:rsidRDefault="009E6168" w:rsidP="002904A6">
+          <w:p w14:paraId="134D57CA" w14:textId="77777777" w:rsidR="009E6168" w:rsidRPr="002904A6" w:rsidRDefault="009E6168" w:rsidP="002904A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ziņotājiestāde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E6168" w:rsidRPr="002904A6" w:rsidRDefault="009E6168" w:rsidP="00CB517F">
+          <w:p w14:paraId="192DAA6A" w14:textId="77777777" w:rsidR="009E6168" w:rsidRPr="002904A6" w:rsidRDefault="009E6168" w:rsidP="00CB517F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Text1"/>
+            <w:bookmarkStart w:id="0" w:name="Text1"/>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E341DF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -178,106 +208,106 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E341DF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E341DF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E6168" w:rsidRPr="002904A6" w:rsidTr="00823EFF">
+      <w:tr w:rsidR="009E6168" w:rsidRPr="002904A6" w14:paraId="59A4C360" w14:textId="77777777" w:rsidTr="00823EFF">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E6168" w:rsidRPr="002904A6" w:rsidRDefault="009E6168" w:rsidP="002904A6">
+          <w:p w14:paraId="06B591B4" w14:textId="77777777" w:rsidR="009E6168" w:rsidRPr="002904A6" w:rsidRDefault="009E6168" w:rsidP="002904A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ziņošanas datums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E6168" w:rsidRPr="002904A6" w:rsidRDefault="009E6168" w:rsidP="00CB517F">
+          <w:p w14:paraId="7EA34BED" w14:textId="77777777" w:rsidR="009E6168" w:rsidRPr="002904A6" w:rsidRDefault="009E6168" w:rsidP="00CB517F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text3"/>
+            <w:bookmarkStart w:id="1" w:name="Text3"/>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -296,116 +326,116 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:t>(datums, mēnesis, gads)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E6168" w:rsidRPr="002904A6" w:rsidTr="00823EFF">
+      <w:tr w:rsidR="009E6168" w:rsidRPr="002904A6" w14:paraId="66BC844E" w14:textId="77777777" w:rsidTr="00823EFF">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E6168" w:rsidRPr="002904A6" w:rsidRDefault="009E6168" w:rsidP="002904A6">
+          <w:p w14:paraId="20E81284" w14:textId="77777777" w:rsidR="009E6168" w:rsidRPr="002904A6" w:rsidRDefault="009E6168" w:rsidP="002904A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pārliešanas datums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E6168" w:rsidRPr="002904A6" w:rsidRDefault="009E6168" w:rsidP="00CB517F">
+          <w:p w14:paraId="021B273A" w14:textId="77777777" w:rsidR="009E6168" w:rsidRPr="002904A6" w:rsidRDefault="009E6168" w:rsidP="00CB517F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Text4"/>
+            <w:bookmarkStart w:id="2" w:name="Text4"/>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -424,95 +454,95 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:t>(datums, mēnesis, gads)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C0729" w:rsidRPr="002904A6" w:rsidTr="00823EFF">
+      <w:tr w:rsidR="002C0729" w:rsidRPr="002904A6" w14:paraId="1D20E338" w14:textId="77777777" w:rsidTr="00823EFF">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002C0729" w:rsidRPr="002904A6" w:rsidRDefault="002C0729" w:rsidP="002904A6">
+          <w:p w14:paraId="692C92EE" w14:textId="77777777" w:rsidR="002C0729" w:rsidRPr="002904A6" w:rsidRDefault="002C0729" w:rsidP="002904A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Blaknes konstatēšanas datums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002C0729" w:rsidRPr="002904A6" w:rsidRDefault="002C0729" w:rsidP="00CB517F">
+          <w:p w14:paraId="6E0DA932" w14:textId="77777777" w:rsidR="002C0729" w:rsidRPr="002904A6" w:rsidRDefault="002C0729" w:rsidP="00CB517F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -564,102 +594,102 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:t>(datums, mēnesis, gads)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C0729" w:rsidRPr="002904A6" w:rsidTr="00823EFF">
+      <w:tr w:rsidR="002C0729" w:rsidRPr="002904A6" w14:paraId="4F9AE5EC" w14:textId="77777777" w:rsidTr="00823EFF">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002C0729" w:rsidRPr="002904A6" w:rsidRDefault="002C0729" w:rsidP="002904A6">
+          <w:p w14:paraId="11B99F28" w14:textId="77777777" w:rsidR="002C0729" w:rsidRPr="002904A6" w:rsidRDefault="002C0729" w:rsidP="002904A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Recipienta vecums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002C0729" w:rsidRPr="002904A6" w:rsidRDefault="002C0729" w:rsidP="00CB517F">
+          <w:p w14:paraId="191B83C5" w14:textId="77777777" w:rsidR="002C0729" w:rsidRPr="002904A6" w:rsidRDefault="002C0729" w:rsidP="00CB517F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Text5"/>
+            <w:bookmarkStart w:id="3" w:name="Text5"/>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -678,417 +708,476 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> gadi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C0729" w:rsidRPr="002904A6" w:rsidTr="002E4968">
+      <w:tr w:rsidR="002C0729" w:rsidRPr="002904A6" w14:paraId="05C23C6E" w14:textId="77777777" w:rsidTr="002E4968">
         <w:trPr>
           <w:trHeight w:val="579"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002C0729" w:rsidRPr="002904A6" w:rsidRDefault="002C0729" w:rsidP="002904A6">
+          <w:p w14:paraId="047361E9" w14:textId="77777777" w:rsidR="002C0729" w:rsidRPr="002904A6" w:rsidRDefault="002C0729" w:rsidP="002904A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Recipienta dzimums</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="5" w:name="Check1"/>
+        <w:bookmarkStart w:id="4" w:name="Check1"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002C0729" w:rsidRPr="002904A6" w:rsidRDefault="002C0729" w:rsidP="00CB517F">
+          <w:p w14:paraId="597FCC95" w14:textId="77777777" w:rsidR="002C0729" w:rsidRPr="002904A6" w:rsidRDefault="002C0729" w:rsidP="00CB517F">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00416BD9">
-[...5 lines deleted...]
-            <w:r w:rsidR="00416BD9">
+            <w:r w:rsidRPr="002904A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> vīrietis</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkStart w:id="6" w:name="Check2"/>
-          <w:p w:rsidR="002C0729" w:rsidRPr="002904A6" w:rsidRDefault="002C0729" w:rsidP="002E4968">
+          <w:bookmarkStart w:id="5" w:name="Check2"/>
+          <w:p w14:paraId="16D85F07" w14:textId="77777777" w:rsidR="002C0729" w:rsidRPr="002904A6" w:rsidRDefault="002C0729" w:rsidP="002E4968">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00416BD9">
-[...5 lines deleted...]
-            <w:r w:rsidR="00416BD9">
+            <w:r w:rsidRPr="002904A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> sieviete</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004215C6" w:rsidRPr="00FD600F" w:rsidRDefault="004215C6" w:rsidP="004215C6">
+    <w:p w14:paraId="0794F3DF" w14:textId="27F6605D" w:rsidR="004215C6" w:rsidRPr="00D83AC3" w:rsidRDefault="004215C6" w:rsidP="004215C6">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Hlk499548907"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk499548907"/>
       <w:r w:rsidRPr="00FD600F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">* - blakne, kas </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>saskaņā ar MK noteikumiem Nr. 1073 nav definējama kā “nopietna blakne”</w:t>
       </w:r>
+      <w:r w:rsidR="007E2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007E2F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="007E2F9A" w:rsidRPr="00D83AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Par </w:t>
+      </w:r>
+      <w:r w:rsidR="007E2F9A" w:rsidRPr="00D83AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nopietnām</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2F9A" w:rsidRPr="00D83AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blaknēm ziņo </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="007E2F9A" w:rsidRPr="00D83AC3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://dati.zva.gov.lv/biovg/</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:p w:rsidR="002904A6" w:rsidRPr="002904A6" w:rsidRDefault="002904A6">
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="785C766B" w14:textId="77777777" w:rsidR="002904A6" w:rsidRPr="002904A6" w:rsidRDefault="002904A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2410"/>
-        <w:gridCol w:w="7088"/>
+        <w:gridCol w:w="2722"/>
+        <w:gridCol w:w="6776"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC75D0" w:rsidRPr="002904A6" w:rsidTr="00823EFF">
+      <w:tr w:rsidR="00EC75D0" w:rsidRPr="002904A6" w14:paraId="4AAAACDE" w14:textId="77777777" w:rsidTr="00161524">
         <w:trPr>
           <w:trHeight w:val="203"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2722" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC75D0" w:rsidRPr="002904A6" w:rsidRDefault="00EC75D0" w:rsidP="002904A6">
+          <w:p w14:paraId="0E37E0DC" w14:textId="77777777" w:rsidR="00EC75D0" w:rsidRPr="002904A6" w:rsidRDefault="00EC75D0" w:rsidP="002904A6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Komponenta</w:t>
             </w:r>
             <w:r w:rsidR="00823EFF">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>veids</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7088" w:type="dxa"/>
+            <w:tcW w:w="6776" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC75D0" w:rsidRPr="002904A6" w:rsidRDefault="00EC75D0" w:rsidP="002904A6">
+          <w:p w14:paraId="10BA0050" w14:textId="77777777" w:rsidR="00EC75D0" w:rsidRPr="002904A6" w:rsidRDefault="00EC75D0" w:rsidP="002904A6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Devas identifikācijas numurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC75D0" w:rsidRPr="002904A6" w:rsidTr="00823EFF">
+      <w:tr w:rsidR="00EC75D0" w:rsidRPr="002904A6" w14:paraId="7D91245B" w14:textId="77777777" w:rsidTr="00161524">
         <w:trPr>
-          <w:trHeight w:val="1020"/>
+          <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2722" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D45E3C" w:rsidRPr="002904A6" w:rsidRDefault="00EC75D0" w:rsidP="00CB517F">
+          <w:p w14:paraId="10B69625" w14:textId="77777777" w:rsidR="00D45E3C" w:rsidRPr="002904A6" w:rsidRDefault="00EC75D0" w:rsidP="00CB517F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00416BD9">
-[...5 lines deleted...]
-            <w:r w:rsidR="00416BD9">
+            <w:r w:rsidRPr="002904A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> eritrocītu masa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7088" w:type="dxa"/>
+            <w:tcW w:w="6776" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC75D0" w:rsidRPr="002904A6" w:rsidRDefault="002904A6" w:rsidP="00E341DF">
+          <w:p w14:paraId="47AAC695" w14:textId="77777777" w:rsidR="00EC75D0" w:rsidRPr="002904A6" w:rsidRDefault="002904A6" w:rsidP="00E341DF">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1131,126 +1220,126 @@
             </w:r>
             <w:r w:rsidR="00E341DF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00E341DF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC75D0" w:rsidRPr="002904A6" w:rsidTr="00823EFF">
+      <w:tr w:rsidR="00EC75D0" w:rsidRPr="002904A6" w14:paraId="46AD5DE5" w14:textId="77777777" w:rsidTr="00161524">
         <w:trPr>
-          <w:trHeight w:val="1020"/>
+          <w:trHeight w:val="421"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2722" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC75D0" w:rsidRPr="002904A6" w:rsidRDefault="00EC75D0" w:rsidP="00EC75D0">
+          <w:p w14:paraId="442CBC48" w14:textId="77777777" w:rsidR="00EC75D0" w:rsidRPr="002904A6" w:rsidRDefault="00EC75D0" w:rsidP="00EC75D0">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00416BD9">
-[...5 lines deleted...]
-            <w:r w:rsidR="00416BD9">
+            <w:r w:rsidRPr="002904A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> trombocītu masa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7088" w:type="dxa"/>
+            <w:tcW w:w="6776" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC75D0" w:rsidRPr="002904A6" w:rsidRDefault="002904A6" w:rsidP="002904A6">
+          <w:p w14:paraId="033FEE80" w14:textId="77777777" w:rsidR="00EC75D0" w:rsidRPr="002904A6" w:rsidRDefault="002904A6" w:rsidP="002904A6">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1293,127 +1382,127 @@
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC75D0" w:rsidRPr="002904A6" w:rsidTr="00823EFF">
+      <w:tr w:rsidR="00EC75D0" w:rsidRPr="002904A6" w14:paraId="67587BCC" w14:textId="77777777" w:rsidTr="00161524">
         <w:trPr>
-          <w:trHeight w:val="1020"/>
+          <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2722" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC75D0" w:rsidRPr="002904A6" w:rsidRDefault="00EC75D0" w:rsidP="004E4B59">
+          <w:p w14:paraId="03F7F948" w14:textId="77777777" w:rsidR="00EC75D0" w:rsidRPr="002904A6" w:rsidRDefault="00EC75D0" w:rsidP="004E4B59">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:ind w:left="321" w:hanging="321"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00416BD9">
-[...5 lines deleted...]
-            <w:r w:rsidR="00416BD9">
+            <w:r w:rsidRPr="002904A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> svaigi saldēta plazma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7088" w:type="dxa"/>
+            <w:tcW w:w="6776" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC75D0" w:rsidRPr="002904A6" w:rsidRDefault="002904A6" w:rsidP="002904A6">
+          <w:p w14:paraId="5B22F687" w14:textId="77777777" w:rsidR="00EC75D0" w:rsidRPr="002904A6" w:rsidRDefault="002904A6" w:rsidP="002904A6">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1456,125 +1545,125 @@
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC75D0" w:rsidRPr="002904A6" w:rsidTr="00823EFF">
+      <w:tr w:rsidR="00EC75D0" w:rsidRPr="002904A6" w14:paraId="45675225" w14:textId="77777777" w:rsidTr="00161524">
         <w:trPr>
-          <w:trHeight w:val="1020"/>
+          <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2722" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC75D0" w:rsidRPr="002904A6" w:rsidRDefault="00EC75D0" w:rsidP="002904A6">
+          <w:p w14:paraId="48922A62" w14:textId="77777777" w:rsidR="00EC75D0" w:rsidRPr="002904A6" w:rsidRDefault="00EC75D0" w:rsidP="002904A6">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00416BD9">
-[...5 lines deleted...]
-            <w:r w:rsidR="00416BD9">
+            <w:r w:rsidRPr="002904A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> krioprecipitāts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7088" w:type="dxa"/>
+            <w:tcW w:w="6776" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC75D0" w:rsidRPr="002904A6" w:rsidRDefault="002904A6" w:rsidP="002904A6">
+          <w:p w14:paraId="2A70D34F" w14:textId="77777777" w:rsidR="00EC75D0" w:rsidRPr="002904A6" w:rsidRDefault="002904A6" w:rsidP="002904A6">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1617,88 +1706,593 @@
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC75D0" w:rsidRPr="002904A6" w:rsidTr="004215C6">
+    </w:tbl>
+    <w:p w14:paraId="44A0ECC0" w14:textId="77777777" w:rsidR="0073536C" w:rsidRPr="0073536C" w:rsidRDefault="0073536C" w:rsidP="0073536C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9498" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2722"/>
+        <w:gridCol w:w="2694"/>
+        <w:gridCol w:w="4082"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00161524" w:rsidRPr="0073536C" w14:paraId="7DEACC38" w14:textId="77777777" w:rsidTr="00FB57EC">
         <w:trPr>
-          <w:trHeight w:val="2918"/>
+          <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2470293D" w14:textId="5EFDA932" w:rsidR="00161524" w:rsidRPr="00D83AC3" w:rsidRDefault="00161524" w:rsidP="002904A6">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D83AC3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D83AC3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D83AC3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D83AC3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D83AC3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00D83AC3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> transfūzijas laikā;         </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D83AC3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00D83AC3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D83AC3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D83AC3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D83AC3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00D83AC3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pēc transfūzijas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A6657" w:rsidRPr="0073536C" w14:paraId="7C03D481" w14:textId="77777777" w:rsidTr="00040703">
+        <w:trPr>
+          <w:trHeight w:val="565"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2722" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC75D0" w:rsidRPr="002904A6" w:rsidRDefault="00EC75D0" w:rsidP="00F2586F">
+          <w:p w14:paraId="15B90844" w14:textId="70AE1C58" w:rsidR="009A6657" w:rsidRPr="00D83AC3" w:rsidRDefault="009A6657" w:rsidP="009A6657">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002904A6">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Blaknes klīniskā simptomātika: </w:t>
+            <w:r w:rsidRPr="00D83AC3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Blaknes veids</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7088" w:type="dxa"/>
+            <w:tcW w:w="6776" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D5E0475" w14:textId="6EACBA95" w:rsidR="009A6657" w:rsidRPr="009A6657" w:rsidRDefault="009A6657" w:rsidP="009A6657">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A6657">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="009A6657">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="009A6657">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009A6657">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="009A6657">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="009A6657">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Alerģiska </w:t>
+            </w:r>
+            <w:r w:rsidR="007E2F9A" w:rsidRPr="009A6657">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>blakne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ADDE3E7" w14:textId="7DBB5BF4" w:rsidR="009A6657" w:rsidRPr="009A6657" w:rsidRDefault="009A6657" w:rsidP="009A6657">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A6657">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="009A6657">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="009A6657">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009A6657">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="009A6657">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="009A6657">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Febrīla blakne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12E4B839" w14:textId="77777777" w:rsidR="007E2F9A" w:rsidRPr="009A6657" w:rsidRDefault="007E2F9A" w:rsidP="007E2F9A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A6657">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="009A6657">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="009A6657">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009A6657">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="009A6657">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="009A6657">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ar transfūziju saistīta dispnoe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="767EDD7C" w14:textId="0140A05D" w:rsidR="009A6657" w:rsidRPr="009A6657" w:rsidRDefault="009A6657" w:rsidP="009A6657">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A6657">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="009A6657">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="009A6657">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009A6657">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="009A6657">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="009A6657">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Neskaidra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2F9A" w:rsidRPr="0073536C" w14:paraId="5DD6404D" w14:textId="77777777" w:rsidTr="00040703">
+        <w:trPr>
+          <w:trHeight w:val="172"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC75D0" w:rsidRPr="002904A6" w:rsidRDefault="002904A6" w:rsidP="00CB517F">
+          <w:p w14:paraId="26E38245" w14:textId="77777777" w:rsidR="007E2F9A" w:rsidRPr="0073536C" w:rsidRDefault="007E2F9A" w:rsidP="00040703">
             <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="double"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1721930A" w14:textId="10575410" w:rsidR="007E2F9A" w:rsidRPr="009A6657" w:rsidRDefault="007E2F9A" w:rsidP="00040703">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A6657">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="009A6657">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="009A6657">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009A6657">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="009A6657">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="009A6657">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (precizēt – kāda)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01095388" w14:textId="48E6C49F" w:rsidR="007E2F9A" w:rsidRPr="009A6657" w:rsidRDefault="00040703" w:rsidP="00040703">
+            <w:pPr>
+              <w:spacing w:after="60"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -1739,87 +2333,88 @@
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC75D0" w:rsidRPr="002904A6" w:rsidTr="004215C6">
+      <w:tr w:rsidR="009A6657" w:rsidRPr="002904A6" w14:paraId="1EDD32B3" w14:textId="77777777" w:rsidTr="00161524">
         <w:trPr>
-          <w:trHeight w:val="366"/>
+          <w:trHeight w:val="1991"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2722" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC75D0" w:rsidRPr="002904A6" w:rsidRDefault="00EC75D0" w:rsidP="00F2586F">
+          <w:p w14:paraId="27C7241E" w14:textId="77777777" w:rsidR="009A6657" w:rsidRPr="002904A6" w:rsidRDefault="009A6657" w:rsidP="009A6657">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Klīniskais iznākums</w:t>
+              <w:t xml:space="preserve">Blaknes klīniskā simptomātika: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7088" w:type="dxa"/>
+            <w:tcW w:w="6776" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC75D0" w:rsidRPr="002904A6" w:rsidRDefault="002904A6" w:rsidP="00CB517F">
+          <w:p w14:paraId="1DC1621A" w14:textId="77777777" w:rsidR="009A6657" w:rsidRPr="002904A6" w:rsidRDefault="009A6657" w:rsidP="009A6657">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1861,125 +2456,247 @@
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="009A6657" w:rsidRPr="002904A6" w14:paraId="3EE6A99A" w14:textId="77777777" w:rsidTr="00161524">
+        <w:trPr>
+          <w:trHeight w:val="366"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26EEB9CC" w14:textId="541EC73A" w:rsidR="009A6657" w:rsidRPr="002904A6" w:rsidRDefault="009A6657" w:rsidP="009A6657">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002904A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Klīniskais iznākums</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6776" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5A8680" w14:textId="77777777" w:rsidR="009A6657" w:rsidRPr="002904A6" w:rsidRDefault="009A6657" w:rsidP="009A6657">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002904A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="002904A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="002904A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002904A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="002904A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002904A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002904A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002904A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002904A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002904A6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004215C6" w:rsidRDefault="004215C6">
+    <w:p w14:paraId="32054F44" w14:textId="77777777" w:rsidR="004215C6" w:rsidRDefault="004215C6" w:rsidP="00531A8C">
       <w:pPr>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="4570"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="2235"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004215C6" w:rsidRPr="002904A6" w:rsidTr="004215C6">
+      <w:tr w:rsidR="004215C6" w:rsidRPr="002904A6" w14:paraId="657F9081" w14:textId="77777777" w:rsidTr="004215C6">
         <w:trPr>
           <w:trHeight w:val="366"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004215C6" w:rsidRPr="002904A6" w:rsidRDefault="004215C6" w:rsidP="00F2586F">
+          <w:p w14:paraId="7C2A80D3" w14:textId="77777777" w:rsidR="004215C6" w:rsidRPr="002904A6" w:rsidRDefault="004215C6" w:rsidP="00F2586F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="_Hlk499548627"/>
+            <w:bookmarkStart w:id="7" w:name="_Hlk499548627"/>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Kontaktpersona </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4570" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="004215C6" w:rsidRPr="002904A6" w:rsidRDefault="004215C6" w:rsidP="004215C6">
+          <w:p w14:paraId="059D2800" w14:textId="77777777" w:rsidR="004215C6" w:rsidRPr="002904A6" w:rsidRDefault="004215C6" w:rsidP="004215C6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -2026,69 +2743,69 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="004215C6" w:rsidRPr="002904A6" w:rsidRDefault="004215C6" w:rsidP="004215C6">
+          <w:p w14:paraId="79143986" w14:textId="77777777" w:rsidR="004215C6" w:rsidRPr="002904A6" w:rsidRDefault="004215C6" w:rsidP="004215C6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="004215C6" w:rsidRPr="002904A6" w:rsidRDefault="004215C6" w:rsidP="004215C6">
+          <w:p w14:paraId="17EFCC5B" w14:textId="77777777" w:rsidR="004215C6" w:rsidRPr="002904A6" w:rsidRDefault="004215C6" w:rsidP="004215C6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -2131,318 +2848,395 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004215C6" w:rsidRPr="002904A6" w:rsidTr="004215C6">
+      <w:tr w:rsidR="004215C6" w:rsidRPr="002904A6" w14:paraId="2E5C246A" w14:textId="77777777" w:rsidTr="004215C6">
         <w:trPr>
           <w:trHeight w:val="366"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004215C6" w:rsidRPr="002904A6" w:rsidRDefault="004215C6" w:rsidP="00F2586F">
+          <w:p w14:paraId="69D78FB5" w14:textId="77777777" w:rsidR="004215C6" w:rsidRPr="002904A6" w:rsidRDefault="004215C6" w:rsidP="00F2586F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004215C6" w:rsidRPr="002904A6" w:rsidRDefault="004215C6" w:rsidP="004215C6">
+          <w:p w14:paraId="0DB113B5" w14:textId="2F47D5C1" w:rsidR="004215C6" w:rsidRPr="002904A6" w:rsidRDefault="004215C6" w:rsidP="004215C6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
-              <w:t>(v. uzvārds)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D83AC3">
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002904A6">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00D83AC3">
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002904A6">
+              <w:t>zvārds)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004215C6" w:rsidRPr="002904A6" w:rsidRDefault="004215C6" w:rsidP="004215C6">
+          <w:p w14:paraId="5D4DD162" w14:textId="77777777" w:rsidR="004215C6" w:rsidRPr="002904A6" w:rsidRDefault="004215C6" w:rsidP="004215C6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004215C6" w:rsidRPr="002904A6" w:rsidRDefault="004215C6" w:rsidP="004215C6">
+          <w:p w14:paraId="0D667326" w14:textId="77777777" w:rsidR="004215C6" w:rsidRPr="002904A6" w:rsidRDefault="004215C6" w:rsidP="004215C6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002904A6">
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:t>tālrunis</w:t>
             </w:r>
             <w:r w:rsidRPr="002904A6">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:tbl>
-    <w:p w:rsidR="004215C6" w:rsidRPr="004215C6" w:rsidRDefault="004215C6">
+    <w:p w14:paraId="1FEDC569" w14:textId="77777777" w:rsidR="004215C6" w:rsidRPr="004215C6" w:rsidRDefault="004215C6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="004215C6" w:rsidRPr="004215C6" w:rsidSect="009C7A8A">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidR="004215C6" w:rsidRPr="004215C6" w:rsidSect="00161524">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="397" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="397" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00416BD9" w:rsidRDefault="00416BD9" w:rsidP="002059FA">
+    <w:p w14:paraId="21B72B67" w14:textId="77777777" w:rsidR="007B7C30" w:rsidRDefault="007B7C30" w:rsidP="002059FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00416BD9" w:rsidRDefault="00416BD9" w:rsidP="002059FA">
+    <w:p w14:paraId="6E86CBDF" w14:textId="77777777" w:rsidR="007B7C30" w:rsidRDefault="007B7C30" w:rsidP="002059FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="002059FA" w:rsidRPr="002059FA" w:rsidRDefault="002059FA" w:rsidP="002059FA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12F7D3DB" w14:textId="77777777" w:rsidR="00C72CF6" w:rsidRDefault="00C72CF6">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28C97643" w14:textId="77777777" w:rsidR="002059FA" w:rsidRPr="002059FA" w:rsidRDefault="002059FA" w:rsidP="002059FA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="357EE987" w14:textId="77777777" w:rsidR="00C72CF6" w:rsidRDefault="00C72CF6">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00416BD9" w:rsidRDefault="00416BD9" w:rsidP="002059FA">
+    <w:p w14:paraId="1F832ED9" w14:textId="77777777" w:rsidR="007B7C30" w:rsidRDefault="007B7C30" w:rsidP="002059FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00416BD9" w:rsidRDefault="00416BD9" w:rsidP="002059FA">
+    <w:p w14:paraId="1C773F98" w14:textId="77777777" w:rsidR="007B7C30" w:rsidRDefault="007B7C30" w:rsidP="002059FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="002059FA" w:rsidRPr="00213AD7" w:rsidRDefault="002059FA" w:rsidP="002059FA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5428D868" w14:textId="77777777" w:rsidR="00C72CF6" w:rsidRDefault="00C72CF6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63D799B8" w14:textId="6303053A" w:rsidR="002059FA" w:rsidRPr="00213AD7" w:rsidRDefault="002059FA" w:rsidP="002059FA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00213AD7">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Nr. V-</w:t>
     </w:r>
     <w:r w:rsidR="00575A00" w:rsidRPr="00213AD7">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>42</w:t>
     </w:r>
     <w:r w:rsidR="009C7A8A" w:rsidRPr="00213AD7">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
+    <w:r w:rsidR="007E2F9A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/01</w:t>
+    </w:r>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="1728636285"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="009C7A8A" w:rsidRPr="00213AD7" w:rsidRDefault="00213AD7" w:rsidP="009C7A8A">
+      <w:p w14:paraId="3D5C8D43" w14:textId="77777777" w:rsidR="00161524" w:rsidRDefault="00213AD7" w:rsidP="009C7A8A">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00213AD7">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">lpp. </w:t>
         </w:r>
         <w:r w:rsidR="009C7A8A" w:rsidRPr="00213AD7">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="009C7A8A" w:rsidRPr="00213AD7">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
@@ -2512,157 +3306,618 @@
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="009C7A8A" w:rsidRPr="00213AD7">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
+      <w:p w14:paraId="7BF7D7AB" w14:textId="77777777" w:rsidR="00161524" w:rsidRPr="004B63E0" w:rsidRDefault="00161524" w:rsidP="00161524">
+        <w:pPr>
+          <w:pStyle w:val="Header"/>
+          <w:jc w:val="right"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:pPr>
+      </w:p>
+      <w:tbl>
+        <w:tblPr>
+          <w:tblW w:w="9639" w:type="dxa"/>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPr>
+        <w:tblGrid>
+          <w:gridCol w:w="1043"/>
+          <w:gridCol w:w="1843"/>
+          <w:gridCol w:w="2501"/>
+          <w:gridCol w:w="1453"/>
+          <w:gridCol w:w="2799"/>
+        </w:tblGrid>
+        <w:tr w:rsidR="00161524" w:rsidRPr="0073536C" w14:paraId="1E673FDA" w14:textId="77777777" w:rsidTr="00963F07">
+          <w:trPr>
+            <w:trHeight w:val="168"/>
+          </w:trPr>
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="1043" w:type="dxa"/>
+            </w:tcPr>
+            <w:p w14:paraId="6E19AF42" w14:textId="77777777" w:rsidR="00161524" w:rsidRPr="00D83AC3" w:rsidRDefault="00161524" w:rsidP="00161524">
+              <w:pPr>
+                <w:pStyle w:val="Header"/>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+              </w:pPr>
+              <w:bookmarkStart w:id="8" w:name="_Hlk499549130"/>
+              <w:r w:rsidRPr="00D83AC3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>Reģ.Nr.:</w:t>
+              </w:r>
+            </w:p>
+          </w:tc>
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="1843" w:type="dxa"/>
+              <w:tcBorders>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tcBorders>
+            </w:tcPr>
+            <w:p w14:paraId="6A6565CB" w14:textId="77777777" w:rsidR="00161524" w:rsidRPr="00D83AC3" w:rsidRDefault="00161524" w:rsidP="00161524">
+              <w:pPr>
+                <w:pStyle w:val="Header"/>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+              </w:pPr>
+            </w:p>
+          </w:tc>
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="2501" w:type="dxa"/>
+            </w:tcPr>
+            <w:p w14:paraId="4EFF0F76" w14:textId="56B562F2" w:rsidR="00161524" w:rsidRPr="00D83AC3" w:rsidRDefault="00C72CF6" w:rsidP="00161524">
+              <w:pPr>
+                <w:pStyle w:val="Header"/>
+                <w:jc w:val="right"/>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>B</w:t>
+              </w:r>
+              <w:r w:rsidR="00161524" w:rsidRPr="00D83AC3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> reģ. datums:</w:t>
+              </w:r>
+            </w:p>
+          </w:tc>
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="1453" w:type="dxa"/>
+              <w:tcBorders>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tcBorders>
+            </w:tcPr>
+            <w:p w14:paraId="2A00FF3B" w14:textId="77777777" w:rsidR="00161524" w:rsidRPr="00D83AC3" w:rsidRDefault="00161524" w:rsidP="00161524">
+              <w:pPr>
+                <w:pStyle w:val="Header"/>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+              </w:pPr>
+            </w:p>
+          </w:tc>
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="2799" w:type="dxa"/>
+            </w:tcPr>
+            <w:p w14:paraId="034C3A5A" w14:textId="77777777" w:rsidR="00161524" w:rsidRPr="00D83AC3" w:rsidRDefault="00161524" w:rsidP="00161524">
+              <w:pPr>
+                <w:pStyle w:val="Header"/>
+                <w:jc w:val="right"/>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+              </w:pPr>
+            </w:p>
+          </w:tc>
+        </w:tr>
+        <w:tr w:rsidR="00161524" w:rsidRPr="00041A9D" w14:paraId="0933903E" w14:textId="77777777" w:rsidTr="00963F07">
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="1043" w:type="dxa"/>
+            </w:tcPr>
+            <w:p w14:paraId="7A0947AA" w14:textId="77777777" w:rsidR="00161524" w:rsidRPr="00D83AC3" w:rsidRDefault="00161524" w:rsidP="00161524">
+              <w:pPr>
+                <w:pStyle w:val="Header"/>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:pPr>
+            </w:p>
+          </w:tc>
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="1843" w:type="dxa"/>
+              <w:tcBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tcBorders>
+            </w:tcPr>
+            <w:p w14:paraId="510F41D0" w14:textId="77777777" w:rsidR="00161524" w:rsidRPr="00D83AC3" w:rsidRDefault="00161524" w:rsidP="00161524">
+              <w:pPr>
+                <w:pStyle w:val="Header"/>
+                <w:jc w:val="center"/>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:i/>
+                  <w:color w:val="7F7F7F"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r w:rsidRPr="00D83AC3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:i/>
+                  <w:color w:val="7F7F7F"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Nr.p.k./gg./NN</w:t>
+              </w:r>
+            </w:p>
+          </w:tc>
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="2501" w:type="dxa"/>
+            </w:tcPr>
+            <w:p w14:paraId="515CA88B" w14:textId="77777777" w:rsidR="00161524" w:rsidRPr="00D83AC3" w:rsidRDefault="00161524" w:rsidP="00161524">
+              <w:pPr>
+                <w:pStyle w:val="Header"/>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:pPr>
+            </w:p>
+          </w:tc>
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="1453" w:type="dxa"/>
+              <w:tcBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tcBorders>
+            </w:tcPr>
+            <w:p w14:paraId="6ABAD07C" w14:textId="77777777" w:rsidR="00161524" w:rsidRPr="00D83AC3" w:rsidRDefault="00161524" w:rsidP="00161524">
+              <w:pPr>
+                <w:pStyle w:val="Header"/>
+                <w:jc w:val="center"/>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:i/>
+                  <w:color w:val="7F7F7F"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r w:rsidRPr="00D83AC3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:i/>
+                  <w:color w:val="7F7F7F"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>dd.mm.gggg.</w:t>
+              </w:r>
+            </w:p>
+          </w:tc>
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="2799" w:type="dxa"/>
+            </w:tcPr>
+            <w:p w14:paraId="1BDD05C8" w14:textId="77777777" w:rsidR="00161524" w:rsidRPr="00D83AC3" w:rsidRDefault="00161524" w:rsidP="00161524">
+              <w:pPr>
+                <w:pStyle w:val="Header"/>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:pPr>
+            </w:p>
+          </w:tc>
+        </w:tr>
+        <w:tr w:rsidR="00161524" w:rsidRPr="0073536C" w14:paraId="712560B0" w14:textId="77777777" w:rsidTr="000E6B64">
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="9639" w:type="dxa"/>
+              <w:gridSpan w:val="5"/>
+            </w:tcPr>
+            <w:p w14:paraId="1A31520C" w14:textId="77777777" w:rsidR="00161524" w:rsidRPr="00D83AC3" w:rsidRDefault="00161524" w:rsidP="00161524">
+              <w:pPr>
+                <w:pStyle w:val="Header"/>
+                <w:pBdr>
+                  <w:bottom w:val="single" w:sz="2" w:space="1" w:color="auto"/>
+                </w:pBdr>
+                <w:spacing w:before="120"/>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:i/>
+                  <w:color w:val="808080"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r w:rsidRPr="00D83AC3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:i/>
+                  <w:color w:val="808080"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>(aizpilda Valsts asinsdonoru centra Kvalitātes un risku vadības departaments)</w:t>
+              </w:r>
+            </w:p>
+          </w:tc>
+        </w:tr>
+        <w:bookmarkEnd w:id="8"/>
+      </w:tbl>
+      <w:p w14:paraId="41FB20F8" w14:textId="77777777" w:rsidR="00161524" w:rsidRPr="002059FA" w:rsidRDefault="00161524" w:rsidP="00161524">
+        <w:pPr>
+          <w:pStyle w:val="Header"/>
+          <w:jc w:val="right"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+        </w:pPr>
+      </w:p>
+      <w:p w14:paraId="61311D1B" w14:textId="54362CAB" w:rsidR="009C7A8A" w:rsidRPr="00213AD7" w:rsidRDefault="007B7C30" w:rsidP="009C7A8A">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:pPr>
+      </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="061E3685" w14:textId="77777777" w:rsidR="00C72CF6" w:rsidRDefault="00C72CF6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01C341C3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8CE6EC6E"/>
+    <w:lvl w:ilvl="0" w:tplc="588AFE32">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1254826340">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F63AC"/>
+    <w:rsid w:val="00040703"/>
+    <w:rsid w:val="00046403"/>
     <w:rsid w:val="000477A9"/>
+    <w:rsid w:val="00161524"/>
+    <w:rsid w:val="00183AB6"/>
+    <w:rsid w:val="00185E44"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="00213AD7"/>
+    <w:rsid w:val="00276C4D"/>
     <w:rsid w:val="002904A6"/>
     <w:rsid w:val="002C0729"/>
     <w:rsid w:val="002E4968"/>
-    <w:rsid w:val="00416BD9"/>
+    <w:rsid w:val="003E3BB5"/>
     <w:rsid w:val="004215C6"/>
+    <w:rsid w:val="00433970"/>
+    <w:rsid w:val="0044091B"/>
     <w:rsid w:val="004E4B59"/>
     <w:rsid w:val="00513BDA"/>
+    <w:rsid w:val="00531A8C"/>
     <w:rsid w:val="0057596E"/>
     <w:rsid w:val="00575A00"/>
+    <w:rsid w:val="005933DC"/>
     <w:rsid w:val="00666378"/>
-    <w:rsid w:val="00686A4A"/>
     <w:rsid w:val="0073039B"/>
+    <w:rsid w:val="0073536C"/>
+    <w:rsid w:val="007B7C30"/>
+    <w:rsid w:val="007E2F9A"/>
     <w:rsid w:val="00823EFF"/>
+    <w:rsid w:val="00885D10"/>
     <w:rsid w:val="00896F51"/>
+    <w:rsid w:val="00904CA8"/>
+    <w:rsid w:val="00963F07"/>
+    <w:rsid w:val="009A6657"/>
     <w:rsid w:val="009C7A8A"/>
     <w:rsid w:val="009E6168"/>
     <w:rsid w:val="009F63AC"/>
+    <w:rsid w:val="00A03BC9"/>
     <w:rsid w:val="00A93BA6"/>
+    <w:rsid w:val="00AA0744"/>
+    <w:rsid w:val="00B974F7"/>
     <w:rsid w:val="00C439A5"/>
+    <w:rsid w:val="00C72CF6"/>
+    <w:rsid w:val="00CB3C57"/>
     <w:rsid w:val="00D45E3C"/>
+    <w:rsid w:val="00D83AC3"/>
+    <w:rsid w:val="00DA4B14"/>
     <w:rsid w:val="00DC7B24"/>
+    <w:rsid w:val="00DE31AA"/>
+    <w:rsid w:val="00E15AAF"/>
     <w:rsid w:val="00E341DF"/>
+    <w:rsid w:val="00E35ACC"/>
     <w:rsid w:val="00E82AC7"/>
     <w:rsid w:val="00EC75D0"/>
+    <w:rsid w:val="00EF4868"/>
     <w:rsid w:val="00F2586F"/>
     <w:rsid w:val="00F46630"/>
     <w:rsid w:val="00FD0CD5"/>
     <w:rsid w:val="00FD600F"/>
     <w:rsid w:val="00FF0131"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="46901ADE"/>
   <w15:docId w15:val="{B2398118-0434-4029-A0FB-43708B645F41}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2724,98 +3979,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -2992,51 +4250,50 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link Error" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -3134,62 +4391,85 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004215C6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004215C6"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2F9A"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2F9A"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.zva.gov.lv/biovg/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3442,82 +4722,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C44480B-941D-4FD4-B309-02988EDFF539}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1729719E-9358-4910-A356-051FD0F26259}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>140</Words>
-  <Characters>800</Characters>
+  <Words>873</Words>
+  <Characters>498</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>4</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>939</CharactersWithSpaces>
+  <CharactersWithSpaces>1369</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Evija Kluce</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>